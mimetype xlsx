--- v0 (2026-03-09)
+++ v1 (2026-04-26)
@@ -33,69 +33,69 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="14">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
+    <t>PROJETO DE LEI ORDINÁRIA nº 72 de 2025</t>
+  </si>
+  <si>
+    <t>MIRELLA FERNANDA BEZERRA DE ALMEIDA - PREFEITA</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei nº 5.858, de 31 de março de 2014, que dispõe sobre a limpeza urbana, a prestação de serviços relacionados e o manejo de resíduos sólidos urbanos no Município de Olinda.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
     <t>PROJETO DE DECRETO LEGISLATIVO nº 42 de 2025</t>
   </si>
   <si>
     <t>17 - VLADEMIR LABANCA</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito de Cultura Popular Chico Science a Pablo Agnelo de Mesquita Pinto (Pablitto).</t>
-  </si>
-[...10 lines deleted...]
-    <t>Altera dispositivos da Lei nº 5.858, de 31 de março de 2014, que dispõe sobre a limpeza urbana, a prestação de serviços relacionados e o manejo de resíduos sólidos urbanos no Município de Olinda.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -423,71 +423,71 @@
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>6518</v>
+        <v>6468</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>6468</v>
+        <v>6518</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>